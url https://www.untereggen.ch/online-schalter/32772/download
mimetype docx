--- v0 (2025-11-01)
+++ v1 (2026-09-09)
@@ -1,96 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00842F03" w:rsidRPr="00657258" w:rsidRDefault="00842F03" w:rsidP="00842F03">
+    <w:p w14:paraId="566CCD7C" w14:textId="77777777" w:rsidR="00842F03" w:rsidRPr="00657258" w:rsidRDefault="00842F03" w:rsidP="00842F03">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657258">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gesuch für die Belegung </w:t>
       </w:r>
       <w:r w:rsidR="00B40E2A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>des Mehrzweckgebäudes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00245565" w:rsidRPr="00952D97" w:rsidRDefault="00245565" w:rsidP="004A2B35">
+    <w:p w14:paraId="2713FA52" w14:textId="77777777" w:rsidR="00245565" w:rsidRPr="00952D97" w:rsidRDefault="00245565" w:rsidP="004A2B35">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C704DB" w:rsidRPr="007F7041" w:rsidRDefault="00842F03" w:rsidP="00CC44B4">
+    <w:p w14:paraId="4476E153" w14:textId="77777777" w:rsidR="00C704DB" w:rsidRPr="007F7041" w:rsidRDefault="00842F03" w:rsidP="00CC44B4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00245565">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Verantwo</w:t>
       </w:r>
       <w:r w:rsidR="00230CE6" w:rsidRPr="00245565">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rt</w:t>
@@ -111,51 +112,51 @@
       </w:r>
       <w:r w:rsidRPr="00245565">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Adresse des Veranstalters</w:t>
       </w:r>
       <w:r w:rsidRPr="007F7041">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00245565">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(unbedingt ausfüllen)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00963F0A" w:rsidRPr="002A684E" w:rsidRDefault="00C001F9" w:rsidP="00CC44B4">
+    <w:p w14:paraId="1FAEF636" w14:textId="77777777" w:rsidR="00963F0A" w:rsidRPr="002A684E" w:rsidRDefault="00C001F9" w:rsidP="00CC44B4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5245"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9638"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
       <w:r w:rsidR="00963F0A" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -321,51 +322,51 @@
       <w:r w:rsidR="001E3940" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001E3940" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001E3940" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="00963F0A" w:rsidRPr="002A684E" w:rsidRDefault="00963F0A" w:rsidP="00CC44B4">
+    <w:p w14:paraId="16282CEB" w14:textId="77777777" w:rsidR="00963F0A" w:rsidRPr="002A684E" w:rsidRDefault="00963F0A" w:rsidP="00CC44B4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5245"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9638"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Adresse</w:t>
       </w:r>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -531,51 +532,51 @@
       <w:r w:rsidR="001E3940" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001E3940" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001E3940" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w:rsidR="00963F0A" w:rsidRPr="002A684E" w:rsidRDefault="00727189" w:rsidP="00CC44B4">
+    <w:p w14:paraId="1E4FE8CC" w14:textId="77777777" w:rsidR="00963F0A" w:rsidRPr="002A684E" w:rsidRDefault="00727189" w:rsidP="00CC44B4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5245"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9638"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>PLZ / Ort</w:t>
       </w:r>
       <w:r w:rsidR="00963F0A" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -741,51 +742,51 @@
       <w:r w:rsidR="001E3940" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001E3940" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001E3940" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w:rsidR="00963F0A" w:rsidRPr="002A684E" w:rsidRDefault="00963F0A" w:rsidP="00CC44B4">
+    <w:p w14:paraId="7AA2A123" w14:textId="77777777" w:rsidR="00963F0A" w:rsidRPr="002A684E" w:rsidRDefault="00963F0A" w:rsidP="00CC44B4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5245"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9638"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Te</w:t>
       </w:r>
       <w:r w:rsidR="009274E0" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -958,51 +959,51 @@
       <w:r w:rsidR="001E3940" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001E3940" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001E3940" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w:rsidR="00842F03" w:rsidRPr="002A684E" w:rsidRDefault="00727189" w:rsidP="00CC44B4">
+    <w:p w14:paraId="4C0CC369" w14:textId="77777777" w:rsidR="00842F03" w:rsidRPr="002A684E" w:rsidRDefault="00727189" w:rsidP="00CC44B4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5245"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9638"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>E-</w:t>
       </w:r>
       <w:r w:rsidR="00842F03" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -1175,64 +1176,64 @@
       <w:r w:rsidR="001E3940" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001E3940" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001E3940" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w:rsidR="004A7BF4" w:rsidRPr="00952D97" w:rsidRDefault="004A7BF4" w:rsidP="00952D97">
+    <w:p w14:paraId="20B16B30" w14:textId="77777777" w:rsidR="004A7BF4" w:rsidRPr="00952D97" w:rsidRDefault="004A7BF4" w:rsidP="00952D97">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C001F9" w:rsidRPr="002A684E" w:rsidRDefault="00C001F9" w:rsidP="001E3940">
+    <w:p w14:paraId="5169D452" w14:textId="77777777" w:rsidR="00C001F9" w:rsidRPr="002A684E" w:rsidRDefault="00C001F9" w:rsidP="001E3940">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9638"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Art der Veranstaltung</w:t>
       </w:r>
       <w:r w:rsidR="00FE2AB6" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
@@ -1308,51 +1309,51 @@
       <w:r w:rsidR="001E3940" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001E3940" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001E3940" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w:rsidR="00230CE6" w:rsidRPr="002A684E" w:rsidRDefault="00254ECF" w:rsidP="00CE5CF0">
+    <w:p w14:paraId="64033D5B" w14:textId="77777777" w:rsidR="00230CE6" w:rsidRPr="002A684E" w:rsidRDefault="00254ECF" w:rsidP="00CE5CF0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Anzahl Personen</w:t>
       </w:r>
       <w:r w:rsidR="001E3940" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E3940" w:rsidRPr="00083E27">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -1525,51 +1526,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00376B81">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CE53C1" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C2005F" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>einmalig</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C001F9" w:rsidRPr="002A684E" w:rsidRDefault="00230CE6" w:rsidP="00D162D4">
+    <w:p w14:paraId="6B55B7A7" w14:textId="77777777" w:rsidR="00C001F9" w:rsidRPr="002A684E" w:rsidRDefault="00230CE6" w:rsidP="00D162D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Veranstaltung</w:t>
       </w:r>
       <w:r w:rsidR="00C001F9" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -1868,51 +1869,51 @@
       <w:r w:rsidR="001E3940" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001E3940" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001E3940" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w:rsidR="00230CE6" w:rsidRPr="002A684E" w:rsidRDefault="00795586" w:rsidP="00D162D4">
+    <w:p w14:paraId="52737B93" w14:textId="77777777" w:rsidR="00230CE6" w:rsidRPr="002A684E" w:rsidRDefault="00795586" w:rsidP="00D162D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Einrichten</w:t>
       </w:r>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -2211,51 +2212,51 @@
       <w:r w:rsidR="001E3940" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001E3940" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001E3940" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w:rsidR="00230CE6" w:rsidRPr="002A684E" w:rsidRDefault="00795586" w:rsidP="00D162D4">
+    <w:p w14:paraId="3358A49F" w14:textId="77777777" w:rsidR="00230CE6" w:rsidRPr="002A684E" w:rsidRDefault="00795586" w:rsidP="00D162D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Aufräumen</w:t>
       </w:r>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -2547,109 +2548,109 @@
       <w:r w:rsidR="001E3940" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001E3940" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001E3940" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w:rsidR="00C001F9" w:rsidRPr="00952D97" w:rsidRDefault="00C001F9" w:rsidP="004A2B35">
+    <w:p w14:paraId="6AB04904" w14:textId="77777777" w:rsidR="00C001F9" w:rsidRPr="00952D97" w:rsidRDefault="00C001F9" w:rsidP="004A2B35">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00842F03" w:rsidRPr="002A684E" w:rsidRDefault="006D1783" w:rsidP="00AF7DD2">
+    <w:p w14:paraId="07EE15D1" w14:textId="77777777" w:rsidR="00842F03" w:rsidRPr="002A684E" w:rsidRDefault="006D1783" w:rsidP="00AF7DD2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Räumlichkeiten</w:t>
       </w:r>
       <w:r w:rsidR="00C2005F" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>/Anlagen</w:t>
       </w:r>
       <w:r w:rsidR="001E3940" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C2005F" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Einrichtungen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2005F" w:rsidRPr="002A684E" w:rsidRDefault="0041260E" w:rsidP="00CC44B4">
+    <w:p w14:paraId="53C7B3F6" w14:textId="77777777" w:rsidR="00C2005F" w:rsidRPr="002A684E" w:rsidRDefault="00E334FD" w:rsidP="00CC44B4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="919912020"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -2704,51 +2705,51 @@
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CC44B4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C2005F" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Boden</w:t>
       </w:r>
       <w:r w:rsidR="00755369" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>abdeckung</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2005F" w:rsidRPr="002A684E" w:rsidRDefault="0041260E" w:rsidP="00CC44B4">
+    <w:p w14:paraId="2F4FD7AF" w14:textId="77777777" w:rsidR="00C2005F" w:rsidRPr="002A684E" w:rsidRDefault="00E334FD" w:rsidP="00CC44B4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-103190930"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -2796,51 +2797,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00376B81">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CC44B4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C2005F" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Bestuhlung</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2005F" w:rsidRPr="002A684E" w:rsidRDefault="0041260E" w:rsidP="00CC44B4">
+    <w:p w14:paraId="25121CF5" w14:textId="77777777" w:rsidR="00C2005F" w:rsidRPr="002A684E" w:rsidRDefault="00E334FD" w:rsidP="00CC44B4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-1158139263"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -2888,51 +2889,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00376B81">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CC44B4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE76BB" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Beamer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0007550B" w:rsidRPr="002A684E" w:rsidRDefault="0041260E" w:rsidP="00CC44B4">
+    <w:p w14:paraId="42EDA850" w14:textId="77777777" w:rsidR="0007550B" w:rsidRPr="002A684E" w:rsidRDefault="00E334FD" w:rsidP="00CC44B4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-605656763"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -2980,51 +2981,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00376B81">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CC44B4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00755369" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Bühne</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF7DD2" w:rsidRPr="002A684E" w:rsidRDefault="0041260E" w:rsidP="00CC44B4">
+    <w:p w14:paraId="325EDF94" w14:textId="77777777" w:rsidR="00AF7DD2" w:rsidRPr="002A684E" w:rsidRDefault="00E334FD" w:rsidP="00CC44B4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-518693693"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -3141,51 +3142,51 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0072700F" w:rsidRPr="00376B81">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidR="00CC44B4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0072700F" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Apéro-Stehtische (max. 10 Stk.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF7DD2" w:rsidRPr="00AF7DD2" w:rsidRDefault="00CC44B4" w:rsidP="00CC44B4">
+    <w:p w14:paraId="7CB3F46C" w14:textId="77777777" w:rsidR="00AF7DD2" w:rsidRPr="00AF7DD2" w:rsidRDefault="00CC44B4" w:rsidP="00CC44B4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
@@ -3327,51 +3328,51 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0072700F" w:rsidRPr="00376B81">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0072700F" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Marktstände (max. 3 Stk.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF7DD2" w:rsidRDefault="00CC44B4" w:rsidP="00CC44B4">
+    <w:p w14:paraId="1EB4D443" w14:textId="77777777" w:rsidR="00AF7DD2" w:rsidRDefault="00CC44B4" w:rsidP="00CC44B4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
@@ -3521,51 +3522,51 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0072700F" w:rsidRPr="00376B81">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0072700F" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Festbankgarnituren (max. 20 Stk.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072700F" w:rsidRPr="003401BB" w:rsidRDefault="00421F6E" w:rsidP="00FC40F4">
+    <w:p w14:paraId="1A3FE017" w14:textId="77777777" w:rsidR="0072700F" w:rsidRPr="003401BB" w:rsidRDefault="00421F6E" w:rsidP="00FC40F4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
@@ -3644,51 +3645,51 @@
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00376B81">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0072700F" w:rsidRPr="003401BB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Abholung ab Lager</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072700F" w:rsidRPr="003401BB" w:rsidRDefault="0072700F" w:rsidP="00FC40F4">
+    <w:p w14:paraId="1F848C5A" w14:textId="77777777" w:rsidR="0072700F" w:rsidRPr="003401BB" w:rsidRDefault="0072700F" w:rsidP="00FC40F4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003401BB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
@@ -3751,51 +3752,51 @@
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00376B81">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="003401BB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lieferung innerhalb Gemeinde</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421F6E" w:rsidRDefault="00AF7DD2" w:rsidP="00CC44B4">
+    <w:p w14:paraId="3B0922CD" w14:textId="77777777" w:rsidR="00421F6E" w:rsidRDefault="00AF7DD2" w:rsidP="00CC44B4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF7DD2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="20"/>
@@ -3823,59 +3824,59 @@
       <w:r w:rsidR="00421F6E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0072700F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Beleuchtung</w:t>
       </w:r>
       <w:r w:rsidR="0072700F" w:rsidRPr="0081039F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F201E1" w:rsidRPr="00952D97" w:rsidRDefault="00F201E1" w:rsidP="003167AD">
+    <w:p w14:paraId="6888DE99" w14:textId="77777777" w:rsidR="00F201E1" w:rsidRPr="00952D97" w:rsidRDefault="00F201E1" w:rsidP="003167AD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C2005F" w:rsidRPr="002A684E" w:rsidRDefault="00C81F67" w:rsidP="00CE53C1">
+    <w:p w14:paraId="65D08266" w14:textId="77777777" w:rsidR="00C2005F" w:rsidRPr="002A684E" w:rsidRDefault="00C81F67" w:rsidP="00CE53C1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Abfallentsorgung</w:t>
       </w:r>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -3961,69 +3962,69 @@
         </w:rPr>
         <w:t xml:space="preserve">Säcke à </w:t>
       </w:r>
       <w:r w:rsidR="0001641A" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>CHF</w:t>
       </w:r>
       <w:r w:rsidR="00AE31C9" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5.</w:t>
       </w:r>
       <w:r w:rsidR="00A127D5" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C81F67" w:rsidRPr="002A684E" w:rsidRDefault="00C81F67" w:rsidP="00C81F67">
+    <w:p w14:paraId="0B2775B3" w14:textId="77777777" w:rsidR="00C81F67" w:rsidRPr="002A684E" w:rsidRDefault="00C81F67" w:rsidP="00C81F67">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F08E8" w:rsidRPr="002A684E" w:rsidRDefault="004F08E8" w:rsidP="004A2B35">
+    <w:p w14:paraId="03DB040F" w14:textId="77777777" w:rsidR="004F08E8" w:rsidRPr="002A684E" w:rsidRDefault="004F08E8" w:rsidP="004A2B35">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="6237"/>
         </w:tabs>
         <w:ind w:firstLine="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Konsumation</w:t>
       </w:r>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -4111,51 +4112,51 @@
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:noProof/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CE53C1" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F342EF" w:rsidRPr="002A684E" w:rsidRDefault="00CE53C1" w:rsidP="004A2B35">
+    <w:p w14:paraId="0437777D" w14:textId="77777777" w:rsidR="00F342EF" w:rsidRPr="002A684E" w:rsidRDefault="00CE53C1" w:rsidP="004A2B35">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="6237"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A86E28" w:rsidRPr="002A684E">
         <w:rPr>
@@ -4248,146 +4249,136 @@
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F342EF" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ohne </w:t>
       </w:r>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Alkoholausschank</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D93615" w:rsidRPr="00952D97" w:rsidRDefault="00D93615" w:rsidP="004A2B35">
+    <w:p w14:paraId="5EEFA730" w14:textId="77777777" w:rsidR="00D93615" w:rsidRPr="00952D97" w:rsidRDefault="00D93615" w:rsidP="004A2B35">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F342EF" w:rsidRPr="002A684E" w:rsidRDefault="00F342EF" w:rsidP="00FF02A2">
+    <w:p w14:paraId="2AEDBFCB" w14:textId="77777777" w:rsidR="00F342EF" w:rsidRPr="002A684E" w:rsidRDefault="00F342EF" w:rsidP="00FF02A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="6237"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Erteilung </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FF02A2" w:rsidRPr="00FF02A2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">eines </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>eines Patentes für einen Anlass</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF02A2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00FF02A2" w:rsidRPr="00FF02A2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Patentes für einen Anlass</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>(Festwirtschaftspatent)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F08E8" w:rsidRPr="002A684E" w:rsidRDefault="004F08E8" w:rsidP="004A2B35">
+    <w:p w14:paraId="7DE3A309" w14:textId="77777777" w:rsidR="004F08E8" w:rsidRPr="002A684E" w:rsidRDefault="004F08E8" w:rsidP="004A2B35">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="6237"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Das Patent für den aufgeführten Anlass wird erteilt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F342EF" w:rsidRPr="002A684E" w:rsidRDefault="00CE53C1" w:rsidP="004A2B35">
+    <w:p w14:paraId="20F29DBD" w14:textId="77777777" w:rsidR="00F342EF" w:rsidRPr="002A684E" w:rsidRDefault="00CE53C1" w:rsidP="004A2B35">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="6237"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A86E28" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -4468,151 +4459,114 @@
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> o</w:t>
       </w:r>
       <w:r w:rsidR="00F342EF" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">hne </w:t>
       </w:r>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Alkoholausschank</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A7BF4" w:rsidRPr="00431A35" w:rsidRDefault="004A7BF4" w:rsidP="00431A35">
+    <w:p w14:paraId="169A0CBE" w14:textId="77777777" w:rsidR="004A7BF4" w:rsidRPr="00431A35" w:rsidRDefault="004A7BF4" w:rsidP="00431A35">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="6237"/>
         </w:tabs>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00431A35">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Der Jugendschutz muss zwingend eingehalten werden.</w:t>
       </w:r>
       <w:r w:rsidR="00431A35" w:rsidRPr="00431A35">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> W</w:t>
-[...39 lines deleted...]
-    <w:p w:rsidR="004A7BF4" w:rsidRPr="00952D97" w:rsidRDefault="004A7BF4" w:rsidP="004A2B35">
+        <w:t xml:space="preserve"> Weitere Bestimmungen: Gastwirtschaftsgesetz (GWG, sGS 553.1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EE78787" w14:textId="09435A5B" w:rsidR="004A7BF4" w:rsidRPr="00952D97" w:rsidRDefault="004A7BF4" w:rsidP="004A2B35">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C34591" w:rsidRPr="002A684E" w:rsidRDefault="00C34591" w:rsidP="004A2B35">
+    <w:p w14:paraId="034709DB" w14:textId="77777777" w:rsidR="00C34591" w:rsidRPr="002A684E" w:rsidRDefault="00C34591" w:rsidP="004A2B35">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="6237"/>
         </w:tabs>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Nachtschaltung Beleuchtung</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F08E8" w:rsidRPr="002A684E" w:rsidRDefault="00A86E28" w:rsidP="004A2B35">
+    <w:p w14:paraId="5751D8CB" w14:textId="75D4D84A" w:rsidR="004F08E8" w:rsidRPr="002A684E" w:rsidRDefault="00A86E28" w:rsidP="004A2B35">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="6237"/>
         </w:tabs>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Strassenbeleuchtung</w:t>
       </w:r>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -4651,74 +4605,74 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Ja</w:t>
       </w:r>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="679239810"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00376B81">
+          <w:r w:rsidR="00E334FD">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CE53C1" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C34591" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C34591" w:rsidRPr="002A684E" w:rsidRDefault="00C34591" w:rsidP="004A2B35">
+    <w:p w14:paraId="79F6D377" w14:textId="77777777" w:rsidR="00C34591" w:rsidRPr="002A684E" w:rsidRDefault="00C34591" w:rsidP="004A2B35">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="6237"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Scheinwerfer Pa</w:t>
       </w:r>
       <w:r w:rsidR="005D3A5B" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>rkplatz Vorderhof</w:t>
@@ -4781,66 +4735,66 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00376B81">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CE53C1" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D3A5B" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A2B35" w:rsidRPr="00952D97" w:rsidRDefault="004A2B35" w:rsidP="004A2B35">
+    <w:p w14:paraId="0D1B6668" w14:textId="77777777" w:rsidR="004A2B35" w:rsidRPr="00952D97" w:rsidRDefault="004A2B35" w:rsidP="004A2B35">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="2835"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9498"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0016076E" w:rsidRDefault="0089677F" w:rsidP="0073460A">
+    <w:p w14:paraId="6F346617" w14:textId="77777777" w:rsidR="0016076E" w:rsidRDefault="0089677F" w:rsidP="0073460A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9498"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Datum </w:t>
       </w:r>
       <w:r w:rsidR="0073460A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -4936,103 +4890,103 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0016076E" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Unterschrift des </w:t>
       </w:r>
       <w:r w:rsidR="005D3A5B" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Antragstellers </w:t>
       </w:r>
       <w:r w:rsidR="00792814" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A945A2" w:rsidRPr="00952D97" w:rsidRDefault="00A945A2" w:rsidP="00A945A2">
+    <w:p w14:paraId="483D770B" w14:textId="77777777" w:rsidR="00A945A2" w:rsidRPr="00952D97" w:rsidRDefault="00A945A2" w:rsidP="00A945A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="2835"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9498"/>
         </w:tabs>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0072700F" w:rsidRDefault="0072700F" w:rsidP="004A2B35">
+    <w:p w14:paraId="790CB00B" w14:textId="77777777" w:rsidR="0072700F" w:rsidRDefault="0072700F" w:rsidP="004A2B35">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="2835"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00952D97" w:rsidRDefault="00952D97" w:rsidP="004A2B35">
+    <w:p w14:paraId="76CA8809" w14:textId="77777777" w:rsidR="00952D97" w:rsidRDefault="00952D97" w:rsidP="004A2B35">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="2835"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0016076E" w:rsidRPr="002A684E" w:rsidRDefault="0016076E" w:rsidP="00952D97">
+    <w:p w14:paraId="52D1ACCA" w14:textId="77777777" w:rsidR="0016076E" w:rsidRPr="002A684E" w:rsidRDefault="0016076E" w:rsidP="00952D97">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="2835"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Bewilligt</w:t>
       </w:r>
@@ -5094,61 +5048,61 @@
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
       <w:r w:rsidR="00D07D0F" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
       <w:r w:rsidR="0021499D" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>___________</w:t>
       </w:r>
       <w:r w:rsidR="00F816B1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C04BF6" w:rsidRDefault="00C04BF6" w:rsidP="004A2B35">
+    <w:p w14:paraId="50DEB466" w14:textId="77777777" w:rsidR="00C04BF6" w:rsidRDefault="00C04BF6" w:rsidP="004A2B35">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A1A17" w:rsidRPr="002A684E" w:rsidRDefault="00F201E1" w:rsidP="004A2B35">
+    <w:p w14:paraId="0ABB7FEE" w14:textId="77777777" w:rsidR="007A1A17" w:rsidRPr="002A684E" w:rsidRDefault="00F201E1" w:rsidP="004A2B35">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bitte eine Woche vor der Veranstaltung mit Thomas Erni, </w:t>
       </w:r>
       <w:r w:rsidR="003A644F" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Hauswart</w:t>
       </w:r>
       <w:r w:rsidRPr="002A684E">
@@ -5162,51 +5116,51 @@
       <w:r w:rsidR="00D07D0F" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Kontakt aufnehmen</w:t>
       </w:r>
       <w:r w:rsidR="00BB0DCD" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A684E" w:rsidRDefault="007A1A17" w:rsidP="004B3A61">
+    <w:p w14:paraId="56277CE4" w14:textId="77777777" w:rsidR="002A684E" w:rsidRDefault="007A1A17" w:rsidP="004B3A61">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="000E3547" w:rsidRPr="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Natel</w:t>
       </w:r>
@@ -5270,170 +5224,170 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="004B3A61">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A684E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E31B95" w:rsidRPr="00C36EC7" w:rsidRDefault="00E31B95" w:rsidP="003A644F">
+    <w:p w14:paraId="43EF0FD8" w14:textId="77777777" w:rsidR="00E31B95" w:rsidRPr="00C36EC7" w:rsidRDefault="00E31B95" w:rsidP="003A644F">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D6DA8" w:rsidRPr="00C36EC7" w:rsidRDefault="00F201E1" w:rsidP="0016076E">
+    <w:p w14:paraId="453FA337" w14:textId="77777777" w:rsidR="002D6DA8" w:rsidRPr="00C36EC7" w:rsidRDefault="00F201E1" w:rsidP="0016076E">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C36EC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Räumlichkeiten und Einrichtungen werden der verantwortlichen Person übergeben </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B268AA" w:rsidRPr="00C36EC7" w:rsidRDefault="00F201E1" w:rsidP="0016076E">
+    <w:p w14:paraId="35655557" w14:textId="77777777" w:rsidR="00B268AA" w:rsidRPr="00C36EC7" w:rsidRDefault="00F201E1" w:rsidP="0016076E">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C36EC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(Schlüsseldepot </w:t>
       </w:r>
       <w:r w:rsidR="00462DD5" w:rsidRPr="00C36EC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>CHF</w:t>
       </w:r>
       <w:r w:rsidRPr="00C36EC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 50.</w:t>
       </w:r>
       <w:r w:rsidR="00462DD5" w:rsidRPr="00C36EC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="00C36EC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A40755" w:rsidRPr="00C36EC7" w:rsidRDefault="00A40755" w:rsidP="0016076E">
+    <w:p w14:paraId="0B87B4B7" w14:textId="77777777" w:rsidR="00A40755" w:rsidRPr="00C36EC7" w:rsidRDefault="00A40755" w:rsidP="0016076E">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B268AA" w:rsidRPr="00C36EC7" w:rsidRDefault="00B268AA" w:rsidP="00B268AA">
+    <w:p w14:paraId="702C763E" w14:textId="77777777" w:rsidR="00B268AA" w:rsidRPr="00C36EC7" w:rsidRDefault="00B268AA" w:rsidP="00B268AA">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C36EC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Anlage in einwandfreiem Zustand übernommen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B268AA" w:rsidRDefault="00B268AA" w:rsidP="00B268AA">
+    <w:p w14:paraId="74C11757" w14:textId="77777777" w:rsidR="00B268AA" w:rsidRDefault="00B268AA" w:rsidP="00B268AA">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C36EC7" w:rsidRPr="00C36EC7" w:rsidRDefault="00C36EC7" w:rsidP="00B268AA">
+    <w:p w14:paraId="2EA95752" w14:textId="77777777" w:rsidR="00C36EC7" w:rsidRPr="00C36EC7" w:rsidRDefault="00C36EC7" w:rsidP="00B268AA">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B268AA" w:rsidRPr="00C36EC7" w:rsidRDefault="00F4318E" w:rsidP="00041879">
+    <w:p w14:paraId="3187C23A" w14:textId="77777777" w:rsidR="00B268AA" w:rsidRPr="00C36EC7" w:rsidRDefault="00F4318E" w:rsidP="00041879">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C36EC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Verantwortliche Person</w:t>
       </w:r>
       <w:r w:rsidR="00B268AA" w:rsidRPr="00C36EC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -5459,105 +5413,105 @@
       <w:r w:rsidR="00B268AA" w:rsidRPr="00C36EC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Schlüssel</w:t>
       </w:r>
       <w:r w:rsidR="002D6DA8" w:rsidRPr="00C36EC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C36EC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B268AA" w:rsidRDefault="00B268AA" w:rsidP="00B268AA">
+    <w:p w14:paraId="4032F1F4" w14:textId="77777777" w:rsidR="00B268AA" w:rsidRDefault="00B268AA" w:rsidP="00B268AA">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C36EC7" w:rsidRPr="00C36EC7" w:rsidRDefault="00C36EC7" w:rsidP="00B268AA">
+    <w:p w14:paraId="7D78F108" w14:textId="77777777" w:rsidR="00C36EC7" w:rsidRPr="00C36EC7" w:rsidRDefault="00C36EC7" w:rsidP="00B268AA">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B268AA" w:rsidRPr="00C36EC7" w:rsidRDefault="00F4318E" w:rsidP="00B268AA">
+    <w:p w14:paraId="23C3C67B" w14:textId="77777777" w:rsidR="00B268AA" w:rsidRPr="00C36EC7" w:rsidRDefault="00F4318E" w:rsidP="00B268AA">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C36EC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Datum </w:t>
       </w:r>
       <w:r w:rsidR="00B268AA" w:rsidRPr="00C36EC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B268AA" w:rsidRPr="00C36EC7" w:rsidRDefault="00B268AA" w:rsidP="0016076E">
+    <w:p w14:paraId="28A218DA" w14:textId="77777777" w:rsidR="00B268AA" w:rsidRPr="00C36EC7" w:rsidRDefault="00B268AA" w:rsidP="0016076E">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F201E1" w:rsidRPr="00C36EC7" w:rsidRDefault="00F201E1" w:rsidP="0016076E">
+    <w:p w14:paraId="6DA03790" w14:textId="77777777" w:rsidR="00F201E1" w:rsidRPr="00C36EC7" w:rsidRDefault="00F201E1" w:rsidP="0016076E">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C36EC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nach der Benützung werden </w:t>
       </w:r>
       <w:r w:rsidR="004D647A" w:rsidRPr="00C36EC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>die Räumlichkeiten und Einrichtungen</w:t>
       </w:r>
       <w:r w:rsidRPr="00C36EC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -5713,164 +5667,164 @@
         </w:rPr>
         <w:t> Uhr</w:t>
       </w:r>
       <w:r w:rsidR="0016076E" w:rsidRPr="00C36EC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> bis 5.00 Uhr und </w:t>
       </w:r>
       <w:r w:rsidR="00D454B3" w:rsidRPr="00C36EC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>sonntags</w:t>
       </w:r>
       <w:r w:rsidR="0016076E" w:rsidRPr="00C36EC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00145749" w:rsidRPr="00C36EC7" w:rsidRDefault="00145749" w:rsidP="0016076E">
+    <w:p w14:paraId="36807D62" w14:textId="77777777" w:rsidR="00145749" w:rsidRPr="00C36EC7" w:rsidRDefault="00145749" w:rsidP="0016076E">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00145749" w:rsidRPr="00C36EC7" w:rsidRDefault="00B268AA" w:rsidP="0016076E">
+    <w:p w14:paraId="7A56EBFE" w14:textId="77777777" w:rsidR="00145749" w:rsidRPr="00C36EC7" w:rsidRDefault="00B268AA" w:rsidP="0016076E">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C36EC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Abnahme durch Hauswart</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B268AA" w:rsidRPr="00C36EC7" w:rsidRDefault="00B268AA" w:rsidP="0016076E">
+    <w:p w14:paraId="73A875D8" w14:textId="77777777" w:rsidR="00B268AA" w:rsidRPr="00C36EC7" w:rsidRDefault="00B268AA" w:rsidP="0016076E">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B268AA" w:rsidRPr="00C36EC7" w:rsidRDefault="00B268AA" w:rsidP="0016076E">
+    <w:p w14:paraId="20BDC200" w14:textId="77777777" w:rsidR="00B268AA" w:rsidRPr="00C36EC7" w:rsidRDefault="00B268AA" w:rsidP="0016076E">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C36EC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Zusätzlich durchgeführte Reinigungsarbeiten:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D5628" w:rsidRPr="00C36EC7" w:rsidRDefault="003D5628" w:rsidP="0016076E">
+    <w:p w14:paraId="2AC84E72" w14:textId="77777777" w:rsidR="003D5628" w:rsidRPr="00C36EC7" w:rsidRDefault="003D5628" w:rsidP="0016076E">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B268AA" w:rsidRPr="00C36EC7" w:rsidRDefault="00551012" w:rsidP="00041879">
+    <w:p w14:paraId="61763A16" w14:textId="77777777" w:rsidR="00B268AA" w:rsidRPr="00C36EC7" w:rsidRDefault="00551012" w:rsidP="00041879">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9638"/>
         </w:tabs>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C36EC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D5628" w:rsidRPr="00C36EC7" w:rsidRDefault="003D5628" w:rsidP="00041879">
+    <w:p w14:paraId="0F9F538F" w14:textId="77777777" w:rsidR="003D5628" w:rsidRPr="00C36EC7" w:rsidRDefault="003D5628" w:rsidP="00041879">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9638"/>
         </w:tabs>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00551012" w:rsidRPr="00C36EC7" w:rsidRDefault="00551012" w:rsidP="00551012">
+    <w:p w14:paraId="6E554833" w14:textId="77777777" w:rsidR="00551012" w:rsidRPr="00C36EC7" w:rsidRDefault="00551012" w:rsidP="00551012">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B268AA" w:rsidRPr="00C36EC7" w:rsidRDefault="00BB6F74" w:rsidP="0016076E">
+    <w:p w14:paraId="58BFAFA8" w14:textId="77777777" w:rsidR="00B268AA" w:rsidRPr="00C36EC7" w:rsidRDefault="00BB6F74" w:rsidP="0016076E">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C36EC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Datum </w:t>
       </w:r>
       <w:r w:rsidR="008526A4" w:rsidRPr="00C36EC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
       <w:r w:rsidR="008526A4" w:rsidRPr="00C36EC7">
@@ -5908,101 +5862,101 @@
       <w:r w:rsidR="00A40755" w:rsidRPr="00C36EC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____________________</w:t>
       </w:r>
       <w:r w:rsidR="008526A4" w:rsidRPr="00C36EC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
       <w:r w:rsidR="00C36EC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B268AA" w:rsidRPr="00C36EC7" w:rsidRDefault="00B268AA" w:rsidP="0016076E">
+    <w:p w14:paraId="4CC2A5DC" w14:textId="77777777" w:rsidR="00B268AA" w:rsidRPr="00C36EC7" w:rsidRDefault="00B268AA" w:rsidP="0016076E">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008526A4" w:rsidRPr="00C36EC7" w:rsidRDefault="008526A4" w:rsidP="0016076E">
+    <w:p w14:paraId="6261BCFD" w14:textId="77777777" w:rsidR="008526A4" w:rsidRPr="00C36EC7" w:rsidRDefault="008526A4" w:rsidP="0016076E">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B268AA" w:rsidRPr="00C36EC7" w:rsidRDefault="00B268AA" w:rsidP="0016076E">
+    <w:p w14:paraId="5A9C2E78" w14:textId="77777777" w:rsidR="00B268AA" w:rsidRPr="00C36EC7" w:rsidRDefault="00B268AA" w:rsidP="0016076E">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C36EC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Erläuterungen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B268AA" w:rsidRPr="00C36EC7" w:rsidRDefault="00B268AA" w:rsidP="0016076E">
+    <w:p w14:paraId="34AF9566" w14:textId="77777777" w:rsidR="00B268AA" w:rsidRPr="00C36EC7" w:rsidRDefault="00B268AA" w:rsidP="0016076E">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B268AA" w:rsidRPr="008526A4" w:rsidRDefault="00B268AA" w:rsidP="004E663B">
+    <w:p w14:paraId="4F0341CC" w14:textId="77777777" w:rsidR="00B268AA" w:rsidRPr="008526A4" w:rsidRDefault="00B268AA" w:rsidP="004E663B">
       <w:pPr>
         <w:ind w:left="1416" w:hanging="1274"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Gesuch</w:t>
       </w:r>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
@@ -6039,51 +5993,51 @@
         </w:rPr>
         <w:t>Gemeinde Untereggen, Mittlerhof 30, 9033 Untereggen, Tel</w:t>
       </w:r>
       <w:r w:rsidR="00D94395" w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>efon</w:t>
       </w:r>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 071 868 90 9</w:t>
       </w:r>
       <w:r w:rsidR="00FC698F" w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B268AA" w:rsidRPr="008526A4" w:rsidRDefault="00B268AA" w:rsidP="00F3398E">
+    <w:p w14:paraId="4AFFFD7C" w14:textId="77777777" w:rsidR="00B268AA" w:rsidRPr="008526A4" w:rsidRDefault="00B268AA" w:rsidP="00F3398E">
       <w:pPr>
         <w:ind w:left="1416" w:hanging="1274"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Reservation</w:t>
       </w:r>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F3398E" w:rsidRPr="008526A4">
@@ -6100,408 +6054,547 @@
         </w:rPr>
         <w:t>Belegung</w:t>
       </w:r>
       <w:r w:rsidR="00F3398E" w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">sgesuch als verbindlich zugesichert. Bewilligungen für eine Veranstaltung gelten bis </w:t>
       </w:r>
       <w:r w:rsidR="00FC698F" w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">längstens </w:t>
       </w:r>
       <w:r w:rsidR="00F3398E" w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>3.00 Uhr. Nachtruhestörungen sind zu vermeiden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3398E" w:rsidRPr="008526A4" w:rsidRDefault="00F3398E" w:rsidP="0016076E">
+    <w:p w14:paraId="59AC57BC" w14:textId="77777777" w:rsidR="00F3398E" w:rsidRPr="008526A4" w:rsidRDefault="00F3398E" w:rsidP="0016076E">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Kosten</w:t>
       </w:r>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Gemäss dem im Zeitpunkt des Anlasses gültigen Gebührentarif.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3398E" w:rsidRPr="008526A4" w:rsidRDefault="00F3398E" w:rsidP="00F3398E">
+    <w:p w14:paraId="43AEB165" w14:textId="77777777" w:rsidR="00F3398E" w:rsidRPr="008526A4" w:rsidRDefault="00F3398E" w:rsidP="00F3398E">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Sorgfalt</w:t>
       </w:r>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Wir bitten die Benützer um sorgfältigen Umgang mit Einrichtungen und Mobiliar.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3398E" w:rsidRPr="008526A4" w:rsidRDefault="00F3398E" w:rsidP="00F3398E">
+    <w:p w14:paraId="1FD85153" w14:textId="77777777" w:rsidR="00F3398E" w:rsidRPr="008526A4" w:rsidRDefault="00F3398E" w:rsidP="00F3398E">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Bühne</w:t>
       </w:r>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Die Bühne muss mit Geländer montiert werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3398E" w:rsidRPr="008526A4" w:rsidRDefault="00F3398E" w:rsidP="00F3398E">
+    <w:p w14:paraId="48B4AAA1" w14:textId="77777777" w:rsidR="00F3398E" w:rsidRPr="008526A4" w:rsidRDefault="00F3398E" w:rsidP="00F3398E">
       <w:pPr>
         <w:ind w:left="1416" w:hanging="1274"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Apéro</w:t>
       </w:r>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Bei Apéro-Veranstaltungen in der Eingangshalle und im Foyer ist darauf zu achten, dass der Plattenboden nicht durch Fettflecken beschmutzt wird. Solche Verschmutzungen können grössere Reinigungskosten verursachen, die dem Veranstalter verrechnet werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3398E" w:rsidRPr="008526A4" w:rsidRDefault="00F3398E" w:rsidP="00F3398E">
+    <w:p w14:paraId="5602B548" w14:textId="77777777" w:rsidR="00F3398E" w:rsidRPr="008526A4" w:rsidRDefault="00F3398E" w:rsidP="00F3398E">
       <w:pPr>
         <w:ind w:left="1416" w:hanging="1274"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Dorfstube</w:t>
       </w:r>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>In der Bewilligung für die Dorfstubenbenützung ist die Hallen- und Officebenützung nicht eingeschlossen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3398E" w:rsidRPr="008526A4" w:rsidRDefault="00F3398E" w:rsidP="00F3398E">
+    <w:p w14:paraId="40F18058" w14:textId="77777777" w:rsidR="00F3398E" w:rsidRDefault="00F3398E" w:rsidP="00F3398E">
       <w:pPr>
         <w:ind w:left="1416" w:hanging="1274"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Geschirr</w:t>
       </w:r>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Das Geschirr wird nicht für auswärtige Verwendung herausgegeben.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3398E" w:rsidRPr="008526A4" w:rsidRDefault="00F3398E" w:rsidP="00F3398E">
+    <w:p w14:paraId="34EA1FA5" w14:textId="7AC730CA" w:rsidR="00A9743B" w:rsidRDefault="00A9743B" w:rsidP="00F3398E">
       <w:pPr>
         <w:ind w:left="1416" w:hanging="1274"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00A9743B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Rauchverbot/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A9743B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Das Rauchen ist in und auf der gesamten Schulanlage untersagt. Der Genuss von Alkohol</w:t>
+      </w:r>
+      <w:r w:rsidR="005408A3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3C4C28" w14:textId="570135ED" w:rsidR="00A9743B" w:rsidRDefault="00A9743B" w:rsidP="00A9743B">
+      <w:pPr>
+        <w:ind w:firstLine="142"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9743B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Alkoholverbot</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A9743B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ist ebenfalls untersagt. Für spezielle Anlässe mit Restaurationsbetrieb oder geschlossene</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575C868C" w14:textId="2EB393B7" w:rsidR="00A9743B" w:rsidRDefault="00A9743B" w:rsidP="00B47562">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1274"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A9743B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Gesellschaften kann das Alkoholverbot für das Mehrzweckgebäude</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4724B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9743B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die Dorfstube </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4724B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oder die Aussenanlage </w:t>
+      </w:r>
+      <w:r w:rsidR="00B47562">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>sowie das Rauchverbot für</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9743B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die</w:t>
+      </w:r>
+      <w:r w:rsidR="00B47562">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9743B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Aussenanlagen aufgehoben werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD58D1C" w14:textId="77777777" w:rsidR="00F3398E" w:rsidRPr="008526A4" w:rsidRDefault="00F3398E" w:rsidP="00F3398E">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1274"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Rechnung</w:t>
       </w:r>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Für </w:t>
       </w:r>
       <w:r w:rsidR="0037559E" w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die </w:t>
       </w:r>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gebühren wird jeweils nachträglich eine Rechnung </w:t>
       </w:r>
       <w:r w:rsidR="00533DB5" w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>gestellt</w:t>
       </w:r>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3398E" w:rsidRPr="008526A4" w:rsidRDefault="00F3398E" w:rsidP="00F3398E">
+    <w:p w14:paraId="1A93162F" w14:textId="77777777" w:rsidR="00F3398E" w:rsidRPr="008526A4" w:rsidRDefault="00F3398E" w:rsidP="00F3398E">
       <w:pPr>
         <w:ind w:left="1416" w:hanging="1274"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Parkplätze</w:t>
       </w:r>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>In erster Linie ist der grosse Parkplatz hinter dem Pfarrhaus</w:t>
       </w:r>
       <w:r w:rsidR="00FC698F" w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zu benützen. Bei grossen Veran</w:t>
       </w:r>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>staltungen kann auf Verlangen die Alternativ-Zufahrt geöffnet werden. Für weitere Parkierungsmöglichkeiten ist der Vera</w:t>
       </w:r>
       <w:r w:rsidR="00FC698F" w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>nstalter selber verantwortlich.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC698F" w:rsidRPr="008526A4" w:rsidRDefault="00FC698F" w:rsidP="00F3398E">
+    <w:p w14:paraId="17C6C698" w14:textId="77777777" w:rsidR="00FC698F" w:rsidRPr="008526A4" w:rsidRDefault="00FC698F" w:rsidP="00F3398E">
       <w:pPr>
         <w:ind w:left="1416" w:hanging="1274"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
       <w:r w:rsidR="00901F7B" w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">usätzliche </w:t>
       </w:r>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Pächter und Anstösser anfragen und informieren:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F5A07" w:rsidRPr="008526A4" w:rsidRDefault="0037559E" w:rsidP="00FC698F">
+    <w:p w14:paraId="3FBD6D91" w14:textId="77777777" w:rsidR="000F5A07" w:rsidRPr="008526A4" w:rsidRDefault="0037559E" w:rsidP="00FC698F">
       <w:pPr>
         <w:ind w:left="1416" w:hanging="1274"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Parkplätze</w:t>
       </w:r>
       <w:r w:rsidR="00901F7B" w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC698F" w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000F5A07" w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Schulwiese</w:t>
       </w:r>
       <w:r w:rsidR="00FC698F" w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, Armin Reichmuth, Natel </w:t>
       </w:r>
       <w:r w:rsidR="000F5A07" w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>079 789 88 03</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F5A07" w:rsidRPr="008526A4" w:rsidRDefault="000F5A07" w:rsidP="000F5A07">
+    <w:p w14:paraId="61211DEE" w14:textId="77777777" w:rsidR="000F5A07" w:rsidRPr="008526A4" w:rsidRDefault="000F5A07" w:rsidP="000F5A07">
       <w:pPr>
         <w:ind w:left="1416"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Balisa</w:t>
       </w:r>
       <w:r w:rsidR="0097040B" w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -6523,51 +6616,51 @@
         </w:rPr>
         <w:t>Raphael Raschle</w:t>
       </w:r>
       <w:r w:rsidR="0097040B" w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00FC698F" w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Natel</w:t>
       </w:r>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 079 348 37 69</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3398E" w:rsidRPr="008526A4" w:rsidRDefault="000F5A07" w:rsidP="000F5A07">
+    <w:p w14:paraId="4E860D86" w14:textId="77777777" w:rsidR="00F3398E" w:rsidRPr="008526A4" w:rsidRDefault="000F5A07" w:rsidP="000F5A07">
       <w:pPr>
         <w:ind w:left="850" w:firstLine="566"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Erhöhte Lärmbelastungen / Anstösser</w:t>
       </w:r>
       <w:r w:rsidR="0037559E" w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -6581,102 +6674,102 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00FC698F" w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tel</w:t>
       </w:r>
       <w:r w:rsidR="0037559E" w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>efon</w:t>
       </w:r>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 071 866 17 94</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A70977" w:rsidRPr="008526A4" w:rsidRDefault="00A40755" w:rsidP="003D5628">
+    <w:p w14:paraId="07C1B443" w14:textId="77777777" w:rsidR="00A70977" w:rsidRPr="008526A4" w:rsidRDefault="00A40755" w:rsidP="003D5628">
       <w:pPr>
         <w:ind w:left="1416" w:hanging="1274"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Brandschutz</w:t>
       </w:r>
       <w:r w:rsidR="00A70977" w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00A70977" w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Alle Veranstaltungen mit mehr als 100 Personen sind</w:t>
       </w:r>
       <w:r w:rsidR="00A70977" w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dem Feuerschutzbeamten</w:t>
       </w:r>
       <w:r w:rsidR="00574B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE31C9" w:rsidRPr="008526A4" w:rsidRDefault="00A40755" w:rsidP="00101B3F">
+    <w:p w14:paraId="2D2D1501" w14:textId="77777777" w:rsidR="00AE31C9" w:rsidRPr="008526A4" w:rsidRDefault="00A40755" w:rsidP="00101B3F">
       <w:pPr>
         <w:ind w:left="1416" w:hanging="1274"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>massnahmen</w:t>
       </w:r>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0009091D" w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -6761,223 +6854,223 @@
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>spätestens</w:t>
       </w:r>
       <w:r w:rsidR="006C5752" w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008526A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>eine Woche vor Beginn zu melden.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AE31C9" w:rsidRPr="008526A4" w:rsidSect="00830EEF">
-      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1021" w:right="1134" w:bottom="720" w:left="1134" w:header="709" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E31B95" w:rsidRDefault="00E31B95" w:rsidP="00E31B95">
+    <w:p w14:paraId="276DCB52" w14:textId="77777777" w:rsidR="00E31B95" w:rsidRDefault="00E31B95" w:rsidP="00E31B95">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E31B95" w:rsidRDefault="00E31B95" w:rsidP="00E31B95">
+    <w:p w14:paraId="24D74B54" w14:textId="77777777" w:rsidR="00E31B95" w:rsidRDefault="00E31B95" w:rsidP="00E31B95">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E31B95" w:rsidRDefault="00E31B95" w:rsidP="00E31B95">
+    <w:p w14:paraId="4721ABAB" w14:textId="77777777" w:rsidR="00E31B95" w:rsidRDefault="00E31B95" w:rsidP="00E31B95">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E31B95" w:rsidRDefault="00E31B95" w:rsidP="00E31B95">
+    <w:p w14:paraId="77F8253A" w14:textId="77777777" w:rsidR="00E31B95" w:rsidRDefault="00E31B95" w:rsidP="00E31B95">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="0040519B" w:rsidRPr="007F7041" w:rsidRDefault="0040519B" w:rsidP="0055501C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0DABEFE2" w14:textId="77777777" w:rsidR="0040519B" w:rsidRPr="007F7041" w:rsidRDefault="0040519B" w:rsidP="0055501C">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5954"/>
         <w:tab w:val="left" w:pos="7230"/>
         <w:tab w:val="left" w:pos="9072"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00727189">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="003D2334" w:rsidRPr="007F7041">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Gemeinde Untereggen</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="003D2334" w:rsidRPr="007F7041" w:rsidRDefault="00E31B95" w:rsidP="0055501C">
+  <w:p w14:paraId="181E5B4A" w14:textId="77777777" w:rsidR="003D2334" w:rsidRPr="007F7041" w:rsidRDefault="00E31B95" w:rsidP="0055501C">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5954"/>
         <w:tab w:val="left" w:pos="7230"/>
         <w:tab w:val="left" w:pos="9072"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007F7041">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42BAE295" wp14:editId="1693547C">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B5A078C" wp14:editId="57E05715">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>2540</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-56869</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3147060" cy="457200"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20700"/>
               <wp:lineTo x="21443" y="20700"/>
               <wp:lineTo x="21443" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="3" name="Grafik 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -7025,128 +7118,128 @@
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="0040519B" w:rsidRPr="007F7041">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00727189" w:rsidRPr="007F7041">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="0040519B" w:rsidRPr="007F7041">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Mittlerhof 30</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00E31B95" w:rsidRPr="007F7041" w:rsidRDefault="003D2334" w:rsidP="0055501C">
+  <w:p w14:paraId="5FA0E379" w14:textId="77777777" w:rsidR="00E31B95" w:rsidRPr="007F7041" w:rsidRDefault="003D2334" w:rsidP="0055501C">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5954"/>
         <w:tab w:val="left" w:pos="7230"/>
         <w:tab w:val="left" w:pos="9072"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007F7041">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00727189" w:rsidRPr="007F7041">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="0040519B" w:rsidRPr="007F7041">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>9033 Untereggen</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="003D2334" w:rsidRPr="007F7041" w:rsidRDefault="0040519B" w:rsidP="0055501C">
+  <w:p w14:paraId="3A437EA3" w14:textId="77777777" w:rsidR="003D2334" w:rsidRPr="007F7041" w:rsidRDefault="0040519B" w:rsidP="0055501C">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5954"/>
         <w:tab w:val="left" w:pos="7230"/>
         <w:tab w:val="left" w:pos="9072"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007F7041">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00727189" w:rsidRPr="007F7041">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00DB6159" w:rsidRPr="007F7041">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">071 868 90 </w:t>
     </w:r>
     <w:r w:rsidR="003D2334" w:rsidRPr="007F7041">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>90</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="004A7BF4" w:rsidRPr="007F7041" w:rsidRDefault="003D2334" w:rsidP="0055501C">
+  <w:p w14:paraId="4A5DF959" w14:textId="77777777" w:rsidR="004A7BF4" w:rsidRPr="007F7041" w:rsidRDefault="003D2334" w:rsidP="0055501C">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5954"/>
         <w:tab w:val="left" w:pos="7230"/>
         <w:tab w:val="left" w:pos="9072"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007F7041">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00DB6159" w:rsidRPr="007F7041">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
@@ -7155,51 +7248,51 @@
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="007F7041">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>info</w:t>
     </w:r>
     <w:r w:rsidR="0040519B" w:rsidRPr="007F7041">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>@untereggen.ch</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C857406"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CADC1958"/>
     <w:lvl w:ilvl="0" w:tplc="8FB46E2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1222" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7494,284 +7587,294 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5902" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6622" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="871646014">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2133085149">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2015064198">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="AX+RIxzNSfe6ZHY/5oFGq1ckM+y1shmhwruo3yLq1e05KzZYDag4mDvpSfZ3EJe5nnU9JvVOw0WNgDP+M2qpJg==" w:salt="cd0VMQ6sWSA4KHwA6o7aLw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="5RHjuTcNL5FWqxxcVy3yY60EJHm1OpRz0n0Bbrn9WyG7M/TGMYuVDFNy39Ml/R2Q+wRrAEHye9DuPqjEkJcc+A==" w:salt="75akVeeFrqWkG6cDB6Ww2A=="/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="26625"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004F7025"/>
     <w:rsid w:val="0001641A"/>
     <w:rsid w:val="00041879"/>
     <w:rsid w:val="00054921"/>
     <w:rsid w:val="0007550B"/>
     <w:rsid w:val="00083E27"/>
     <w:rsid w:val="0009091D"/>
     <w:rsid w:val="000E1398"/>
     <w:rsid w:val="000E3547"/>
     <w:rsid w:val="000F5A07"/>
     <w:rsid w:val="00101B3F"/>
     <w:rsid w:val="00106BC9"/>
     <w:rsid w:val="00112323"/>
+    <w:rsid w:val="001204AF"/>
     <w:rsid w:val="00145749"/>
     <w:rsid w:val="0016076E"/>
     <w:rsid w:val="001D0F40"/>
     <w:rsid w:val="001D690C"/>
     <w:rsid w:val="001E3940"/>
     <w:rsid w:val="0021499D"/>
     <w:rsid w:val="00225699"/>
     <w:rsid w:val="00230CE6"/>
     <w:rsid w:val="00245565"/>
     <w:rsid w:val="00254ECF"/>
     <w:rsid w:val="00283591"/>
     <w:rsid w:val="002A684E"/>
     <w:rsid w:val="002B70E2"/>
     <w:rsid w:val="002D6C76"/>
     <w:rsid w:val="002D6DA8"/>
     <w:rsid w:val="002E15CE"/>
     <w:rsid w:val="002E39D2"/>
     <w:rsid w:val="003167AD"/>
     <w:rsid w:val="003174DD"/>
     <w:rsid w:val="0032035D"/>
     <w:rsid w:val="003401BB"/>
     <w:rsid w:val="003655BD"/>
     <w:rsid w:val="0037559E"/>
     <w:rsid w:val="00376B81"/>
+    <w:rsid w:val="003A4125"/>
     <w:rsid w:val="003A644F"/>
     <w:rsid w:val="003C024D"/>
     <w:rsid w:val="003C730A"/>
     <w:rsid w:val="003D2334"/>
     <w:rsid w:val="003D5628"/>
     <w:rsid w:val="003E5030"/>
     <w:rsid w:val="0040519B"/>
     <w:rsid w:val="0041260E"/>
     <w:rsid w:val="00421F6E"/>
     <w:rsid w:val="00431A35"/>
     <w:rsid w:val="00462DD5"/>
+    <w:rsid w:val="00464768"/>
     <w:rsid w:val="004A2B35"/>
     <w:rsid w:val="004A7BF4"/>
     <w:rsid w:val="004B3A61"/>
     <w:rsid w:val="004D647A"/>
     <w:rsid w:val="004E663B"/>
     <w:rsid w:val="004F08E8"/>
     <w:rsid w:val="004F205B"/>
     <w:rsid w:val="004F7025"/>
     <w:rsid w:val="00533DB5"/>
+    <w:rsid w:val="005408A3"/>
     <w:rsid w:val="00551012"/>
     <w:rsid w:val="0055501C"/>
     <w:rsid w:val="00574B14"/>
     <w:rsid w:val="005D3A5B"/>
     <w:rsid w:val="005E3585"/>
     <w:rsid w:val="006268BD"/>
     <w:rsid w:val="00657258"/>
     <w:rsid w:val="006B33E9"/>
     <w:rsid w:val="006C5752"/>
     <w:rsid w:val="006D1783"/>
     <w:rsid w:val="0072700F"/>
     <w:rsid w:val="00727189"/>
     <w:rsid w:val="0073460A"/>
     <w:rsid w:val="00755369"/>
     <w:rsid w:val="007810F0"/>
     <w:rsid w:val="0078569B"/>
     <w:rsid w:val="00792814"/>
     <w:rsid w:val="00795586"/>
     <w:rsid w:val="007A1A17"/>
     <w:rsid w:val="007F7041"/>
     <w:rsid w:val="0081039F"/>
     <w:rsid w:val="00820B2F"/>
     <w:rsid w:val="00830EEF"/>
     <w:rsid w:val="00842F03"/>
     <w:rsid w:val="008526A4"/>
     <w:rsid w:val="0085420D"/>
+    <w:rsid w:val="00863193"/>
     <w:rsid w:val="0089677F"/>
     <w:rsid w:val="00901F7B"/>
     <w:rsid w:val="009274E0"/>
     <w:rsid w:val="00951C0A"/>
     <w:rsid w:val="00952D97"/>
     <w:rsid w:val="009604ED"/>
     <w:rsid w:val="00963F0A"/>
     <w:rsid w:val="0097040B"/>
     <w:rsid w:val="009A18A8"/>
     <w:rsid w:val="009B5322"/>
     <w:rsid w:val="009F783A"/>
     <w:rsid w:val="00A127D5"/>
     <w:rsid w:val="00A347FF"/>
     <w:rsid w:val="00A40755"/>
     <w:rsid w:val="00A70977"/>
     <w:rsid w:val="00A80C67"/>
     <w:rsid w:val="00A86E28"/>
     <w:rsid w:val="00A945A2"/>
+    <w:rsid w:val="00A9743B"/>
     <w:rsid w:val="00AD0931"/>
     <w:rsid w:val="00AD4701"/>
     <w:rsid w:val="00AE31C9"/>
     <w:rsid w:val="00AF07D3"/>
     <w:rsid w:val="00AF7DD2"/>
     <w:rsid w:val="00B21BCF"/>
     <w:rsid w:val="00B268AA"/>
     <w:rsid w:val="00B40E2A"/>
+    <w:rsid w:val="00B47562"/>
     <w:rsid w:val="00B9458E"/>
     <w:rsid w:val="00BA4881"/>
     <w:rsid w:val="00BB0DCD"/>
     <w:rsid w:val="00BB6F74"/>
     <w:rsid w:val="00BE67D4"/>
     <w:rsid w:val="00C001F9"/>
     <w:rsid w:val="00C04BF6"/>
     <w:rsid w:val="00C2005F"/>
     <w:rsid w:val="00C34591"/>
     <w:rsid w:val="00C36EC7"/>
     <w:rsid w:val="00C704DB"/>
     <w:rsid w:val="00C812F4"/>
     <w:rsid w:val="00C81F67"/>
     <w:rsid w:val="00CA13D7"/>
     <w:rsid w:val="00CC44B4"/>
     <w:rsid w:val="00CC5010"/>
     <w:rsid w:val="00CC7312"/>
     <w:rsid w:val="00CE53C1"/>
     <w:rsid w:val="00CE5CF0"/>
     <w:rsid w:val="00D07D0F"/>
     <w:rsid w:val="00D162D4"/>
     <w:rsid w:val="00D4242F"/>
     <w:rsid w:val="00D43914"/>
     <w:rsid w:val="00D454B3"/>
     <w:rsid w:val="00D93615"/>
     <w:rsid w:val="00D94395"/>
     <w:rsid w:val="00D96FFB"/>
     <w:rsid w:val="00DA5A56"/>
     <w:rsid w:val="00DB6159"/>
     <w:rsid w:val="00DE2710"/>
     <w:rsid w:val="00DE76BB"/>
     <w:rsid w:val="00E31B95"/>
+    <w:rsid w:val="00E334FD"/>
+    <w:rsid w:val="00E4724B"/>
     <w:rsid w:val="00E56890"/>
     <w:rsid w:val="00E607FD"/>
+    <w:rsid w:val="00E6665C"/>
     <w:rsid w:val="00F201E1"/>
     <w:rsid w:val="00F3398E"/>
     <w:rsid w:val="00F342EF"/>
     <w:rsid w:val="00F4318E"/>
     <w:rsid w:val="00F816B1"/>
     <w:rsid w:val="00FC40F4"/>
     <w:rsid w:val="00FC698F"/>
     <w:rsid w:val="00FE2AB6"/>
     <w:rsid w:val="00FF02A2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="26625"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1EEB3CD2"/>
+  <w14:docId w14:val="579245FD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{26985154-CA17-4274-B71E-EE2509885491}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8103,50 +8206,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B9458E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift1Zchn"/>
     <w:qFormat/>
     <w:rsid w:val="00B9458E"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5387"/>
       </w:tabs>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
@@ -8276,99 +8380,99 @@
   <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006B33E9"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00245565"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="494494449">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="635919057">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1563638582">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -8592,75 +8696,91 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62BBF4EB-EB95-4D2E-A21B-0D166A8561EA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>660</Words>
-  <Characters>4165</Characters>
+  <Words>711</Words>
+  <Characters>4482</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>37</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>VRSG AG</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4816</CharactersWithSpaces>
+  <CharactersWithSpaces>5183</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Edith Schaller</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>